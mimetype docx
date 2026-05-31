--- v0 (2026-04-01)
+++ v1 (2026-05-31)
@@ -1,44 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/media/image_rId11_document.jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -10406,57 +10405,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9853" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="77D12FCE" w14:textId="77777777" w:rsidR="007D1CBA" w:rsidRPr="00BC2262" w:rsidRDefault="000D7B2C" w:rsidP="0078775A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC2262">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
-              <w:t/>
-[...5 lines deleted...]
-              <w:t/>
+              <w:t>${foto1}</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="101AA60B" w14:textId="77777777" w:rsidR="007D1CBA" w:rsidRPr="00BC2262" w:rsidRDefault="00DD4B90" w:rsidP="0078775A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC2262">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
               <w:t>${foto2}</w:t>
             </w:r>
@@ -22737,51 +22730,51 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId11_document.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>